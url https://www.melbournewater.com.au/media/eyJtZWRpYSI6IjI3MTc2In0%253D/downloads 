--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -1,7460 +1,4530 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3C29F390" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="00475406">
-[...252 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5669C05A" w14:textId="5E055953" w:rsidR="00356CDC" w:rsidRDefault="00E0025D" w:rsidP="00356CDC">
+      <w:pPr>
+        <w:spacing w:line="944" w:lineRule="exact"/>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="82"/>
         </w:rPr>
-        <w:t>Western</w:t>
-[...8 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="82"/>
         </w:rPr>
-        <w:t>Treatment</w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t>Western Treatment Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00654CB4">
         <w:rPr>
           <w:color w:val="FFFFFF"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="82"/>
         </w:rPr>
-        <w:t>Plant</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="82"/>
         </w:rPr>
-        <w:t>task</w:t>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> GIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00654CB4">
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-4"/>
           <w:sz w:val="82"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3C29F393" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="00475406">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="82"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apping </w:t>
+      </w:r>
+      <w:r w:rsidR="00654CB4">
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="82"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="82"/>
+        </w:rPr>
+        <w:t>esson</w:t>
+      </w:r>
+      <w:r w:rsidR="00654CB4">
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="82"/>
+        </w:rPr>
+        <w:t>: Year 7&amp;8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079D5EB0" w14:textId="77777777" w:rsidR="00356CDC" w:rsidRDefault="00356CDC" w:rsidP="00356CDC">
+      <w:pPr>
+        <w:spacing w:line="944" w:lineRule="exact"/>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="82"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="101B28ED" w14:textId="77777777" w:rsidR="00356CDC" w:rsidRDefault="00356CDC" w:rsidP="00356CDC">
+      <w:pPr>
+        <w:spacing w:line="944" w:lineRule="exact"/>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="82"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D20E91F" w14:textId="77777777" w:rsidR="00AA4C90" w:rsidRPr="008A7A5C" w:rsidRDefault="00AA4C90" w:rsidP="00AA4C90">
       <w:pPr>
         <w:spacing w:line="218" w:lineRule="auto"/>
-        <w:ind w:left="236" w:right="524"/>
-        <w:rPr>
+        <w:ind w:right="524"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>GIS</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>map</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>uses</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>organised</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>layers</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>information.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>By</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>turning</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>layers on and off, data and information is revealed, and patterns and relationships can be analysed.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C29F394" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="00475406">
+        <w:t xml:space="preserve">layers on and off, data and information is revealed, and patterns and relationships can be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>analysed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0155A3" w14:textId="77777777" w:rsidR="00356CDC" w:rsidRPr="00A246DB" w:rsidRDefault="00356CDC" w:rsidP="00356CDC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="303"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A246DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="356690"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C29F395" w14:textId="20B258BC" w:rsidR="005C4ABC" w:rsidRDefault="00475406">
-[...252 lines deleted...]
-    <w:p w14:paraId="3C29F396" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="005C4ABC">
+    <w:p w14:paraId="7BCA3CE4" w14:textId="3D2BD111" w:rsidR="0062335F" w:rsidRPr="008A7A5C" w:rsidRDefault="0062335F" w:rsidP="0062335F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="79"/>
-      </w:pPr>
-[...61 lines deleted...]
-      <w:r w:rsidR="00325659" w:rsidRPr="00325659">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In this task, students develop their GIS mapping and spatial skills. They consider the location of the Western Treatment Plant (WTP) and their relationship to the site and treatment of sewage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714F79FF" w14:textId="1B2D316E" w:rsidR="00356CDC" w:rsidRDefault="0062335F" w:rsidP="0062335F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="79"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When exploring the research question </w:t>
+      </w:r>
+      <w:r w:rsidR="000A5B7C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5B7C">
         <w:rPr>
           <w:i/>
-          <w:color w:val="1B3751"/>
-          <w:sz w:val="20"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How can we manage Melbourne’s water sustainably as a valuable renewable resource?</w:t>
       </w:r>
-      <w:r w:rsidR="00325659">
+      <w:r w:rsidR="000A5B7C" w:rsidRPr="000A5B7C">
         <w:rPr>
           <w:i/>
-          <w:color w:val="1B3751"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="3C29F399" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="00475406">
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students will need to investigate the treatment of wastewater.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63129A53" w14:textId="01343BE9" w:rsidR="00C217BF" w:rsidRPr="007D1C6F" w:rsidRDefault="00C217BF" w:rsidP="007D1C6F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="356690"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="356690"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A80C193" w14:textId="66774E85" w:rsidR="00C217BF" w:rsidRPr="007D1C6F" w:rsidRDefault="00820852" w:rsidP="00820852">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1C6F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Students will need a computer or a device each or in pairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1303DB9F" w14:textId="6B546F3A" w:rsidR="00820852" w:rsidRPr="007D1C6F" w:rsidRDefault="00820852" w:rsidP="00820852">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1C6F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Access to the internet to access this link - </w:t>
+      </w:r>
+      <w:r w:rsidR="007D1C6F" w:rsidRPr="007D1C6F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single" w:color="356690"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="007D1C6F" w:rsidRPr="007D1C6F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single" w:color="356690"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://melbournewater.maps.arcgis.com/apps/webappviewer/index.html?id=c6c2ea5762f04ba1a76936e702a9ed28"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007D1C6F" w:rsidRPr="007D1C6F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single" w:color="356690"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007D1C6F" w:rsidRPr="007D1C6F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single" w:color="356690"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007D1C6F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Melbourne’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1C6F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1C6F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>waterways</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1C6F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1C6F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1C6F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1C6F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>catchments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02956757" w14:textId="64D54423" w:rsidR="00356CDC" w:rsidRPr="00A246DB" w:rsidRDefault="007D1C6F" w:rsidP="00356CDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="356690"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="356690"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00356CDC" w:rsidRPr="00A246DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="356690"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Learning outcomes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A404419" w14:textId="77777777" w:rsidR="008A7A5C" w:rsidRPr="008A7A5C" w:rsidRDefault="008A7A5C" w:rsidP="008A7A5C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:t>Navigate a GIS map including turning layers on and off and using a measuring tool</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E815324" w14:textId="77777777" w:rsidR="008A7A5C" w:rsidRPr="008A7A5C" w:rsidRDefault="008A7A5C" w:rsidP="008A7A5C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:t>Analyse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:t xml:space="preserve"> a GIS map to develop explanations and draw conclusions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025F60AD" w14:textId="77777777" w:rsidR="008A7A5C" w:rsidRPr="008A7A5C" w:rsidRDefault="008A7A5C" w:rsidP="008A7A5C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:t>Identify the catchment they live or go to school in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200C8319" w14:textId="77777777" w:rsidR="008A7A5C" w:rsidRPr="008A7A5C" w:rsidRDefault="008A7A5C" w:rsidP="008A7A5C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:t xml:space="preserve">Make connections between their home or school and the WTP </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD5AC96" w14:textId="77777777" w:rsidR="000A5B7C" w:rsidRDefault="008A7A5C" w:rsidP="000A5B7C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7A5C">
+        <w:t>Explain the spatial distribution of the sewerage network</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A36707" w14:textId="77777777" w:rsidR="000A5B7C" w:rsidRDefault="000A5B7C" w:rsidP="000A5B7C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-          <w:color w:val="1B3751"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CA6F62A" w14:textId="77777777" w:rsidR="000A5B7C" w:rsidRDefault="000A5B7C" w:rsidP="000A5B7C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...27 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-          <w:color w:val="1B3751"/>
+        <w:t>*N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ote:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>lesson</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>completed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>before</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="20"/>
-[...27 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="20"/>
-[...102 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>visit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
-[...156 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327E69">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>WTP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B82A49" w14:textId="77777777" w:rsidR="00F36332" w:rsidRPr="00F36332" w:rsidRDefault="00F36332" w:rsidP="00F36332">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="356690"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...216 lines deleted...]
-          <w:color w:val="1B3751"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F36332">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="356690"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...425 lines deleted...]
-          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C29F3D7" wp14:editId="3C29F3D8">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5876E0CE" wp14:editId="7EB6D41A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>3093339</wp:posOffset>
+              <wp:posOffset>3091218</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>224705</wp:posOffset>
+              <wp:posOffset>225738</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4273803" cy="1710308"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21416"/>
+                <wp:lineTo x="21472" y="21416"/>
+                <wp:lineTo x="21472" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
             <wp:docPr id="6" name="Image 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Image 6"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print"/>
+                    <a:blip r:embed="rId10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4273803" cy="1710308"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F36332">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="356690"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C29F3A2" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="00475406">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6E3AF02F" w14:textId="10FCFEB9" w:rsidR="00F36332" w:rsidRPr="005F7907" w:rsidRDefault="00F36332" w:rsidP="00C2466E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7907">
         <w:rPr>
           <w:b/>
-          <w:color w:val="1B3751"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Step</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005F7907">
         <w:rPr>
           <w:b/>
-          <w:color w:val="1B3751"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005F7907">
         <w:rPr>
           <w:b/>
-          <w:color w:val="1B3751"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005F7907">
         <w:rPr>
           <w:b/>
-          <w:color w:val="1B3751"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Navigate</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>interactive</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="005F7907">
           <w:rPr>
-            <w:color w:val="356690"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="single" w:color="356690"/>
           </w:rPr>
           <w:t>GIS</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005F7907">
           <w:rPr>
-            <w:color w:val="356690"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:spacing w:val="-6"/>
             <w:u w:val="single" w:color="356690"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005F7907">
           <w:rPr>
-            <w:color w:val="356690"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="single" w:color="356690"/>
           </w:rPr>
           <w:t>map</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005F7907">
           <w:rPr>
-            <w:color w:val="356690"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="356690"/>
           </w:rPr>
           <w:t xml:space="preserve"> of</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C29F3A3" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="00475406">
-[...6 lines deleted...]
-        <w:r>
+    <w:p w14:paraId="661D27B8" w14:textId="573B8F9B" w:rsidR="00F36332" w:rsidRPr="005F7907" w:rsidRDefault="00F36332" w:rsidP="00C2466E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="005F7907">
           <w:rPr>
-            <w:color w:val="356690"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="single" w:color="356690"/>
           </w:rPr>
           <w:t>Melbourne’s</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005F7907">
           <w:rPr>
-            <w:color w:val="356690"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:spacing w:val="-11"/>
             <w:u w:val="single" w:color="356690"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005F7907">
           <w:rPr>
-            <w:color w:val="356690"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="single" w:color="356690"/>
           </w:rPr>
           <w:t>waterways</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005F7907">
           <w:rPr>
-            <w:color w:val="356690"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:spacing w:val="-11"/>
             <w:u w:val="single" w:color="356690"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005F7907">
           <w:rPr>
-            <w:color w:val="356690"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="single" w:color="356690"/>
           </w:rPr>
           <w:t>and</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005F7907">
           <w:rPr>
-            <w:color w:val="356690"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:spacing w:val="-11"/>
             <w:u w:val="single" w:color="356690"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005F7907">
           <w:rPr>
-            <w:color w:val="356690"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="356690"/>
           </w:rPr>
           <w:t>catchments</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidR="00C217BF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3C29F3A5" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="00475406">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0789BD4D" w14:textId="77777777" w:rsidR="00F36332" w:rsidRPr="005F7907" w:rsidRDefault="00F36332" w:rsidP="00C2466E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2FE553" w14:textId="77777777" w:rsidR="00F36332" w:rsidRPr="005F7907" w:rsidRDefault="00F36332" w:rsidP="00C2466E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Step 2: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Explore the map. Click layers on and off. Look</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>measuring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>tool</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>different</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>base</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>maps</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7D7D64" w14:textId="77777777" w:rsidR="00F36332" w:rsidRPr="00F36332" w:rsidRDefault="00F36332" w:rsidP="00C2466E"/>
+    <w:p w14:paraId="47A697A0" w14:textId="77777777" w:rsidR="000A5B7C" w:rsidRDefault="00F36332" w:rsidP="00C2466E">
+      <w:r w:rsidRPr="00F36332">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Step 3: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36332">
+        <w:t>Click ‘Catchment, Rivers, Retarding Basins and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36332">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36332">
+        <w:t>Wetlands’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36332">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36332">
+        <w:t>Click</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36332">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36332">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36332">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36332">
+        <w:t>layer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36332">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36332">
+        <w:t>‘Catchments -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36332">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F36332">
+        <w:t>Major River Basins.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF2B51B" w14:textId="77777777" w:rsidR="00C2466E" w:rsidRDefault="00C2466E" w:rsidP="00C2466E"/>
+    <w:p w14:paraId="77ED3E96" w14:textId="524C5E3A" w:rsidR="0086308A" w:rsidRPr="0086308A" w:rsidRDefault="0086308A" w:rsidP="0086308A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="235" w:lineRule="auto"/>
-        <w:ind w:left="236" w:right="6865"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:right="6865"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0086308A" w:rsidRPr="0086308A" w:rsidSect="00F64CF1">
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="340" w:right="720" w:bottom="720" w:left="720" w:header="57" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D064AF2" w14:textId="77777777" w:rsidR="00F251B8" w:rsidRPr="00BD2B61" w:rsidRDefault="00F251B8" w:rsidP="00F251B8">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:color w:val="1B3751"/>
-[...126 lines deleted...]
-      <w:r>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2B61">
         <w:rPr>
           <w:b/>
-          <w:color w:val="1B3751"/>
-[...115 lines deleted...]
-    <w:p w14:paraId="3C29F3A9" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="00475406">
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ask students:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6575F9D5" w14:textId="77777777" w:rsidR="00F251B8" w:rsidRDefault="00F251B8" w:rsidP="00F251B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...32 lines deleted...]
-          <w:color w:val="1B3751"/>
+      </w:pPr>
+      <w:r>
+        <w:t>What is a catchment?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5302C9D8" w14:textId="164B1B57" w:rsidR="00F251B8" w:rsidRPr="00A80943" w:rsidRDefault="00F251B8" w:rsidP="00A80943">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC7C7F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Answer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>catchment is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>area</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>land</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="20"/>
-[...27 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>where water</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>precipitation)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3C29F3AA" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="00475406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>collected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>natural</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>landscape.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>water</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83D72">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>then flows or drains into rivers, creeks, dams, lakes or into a groundwater system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4484794D" w14:textId="1B1D6D9C" w:rsidR="008F6BB6" w:rsidRPr="005F7907" w:rsidRDefault="00B83D72" w:rsidP="00B83D72">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="2" w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="524"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Which catchment is your home or school located in?</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7907" w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Hint: the catchment is named after the major river running through it)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E881747" w14:textId="5F50451E" w:rsidR="00B83D72" w:rsidRDefault="00B83D72" w:rsidP="00B83D72">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2" w:line="235" w:lineRule="auto"/>
-        <w:ind w:left="596" w:right="524"/>
-[...100 lines deleted...]
-          <w:color w:val="1B3751"/>
+        <w:ind w:left="720" w:right="524"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC7C7F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Answer</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7907" w:rsidRPr="00AC7C7F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7907" w:rsidRPr="005F7907">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will vary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0B0C02" w14:textId="1AC741BB" w:rsidR="005F7907" w:rsidRDefault="005F7907" w:rsidP="005F7907">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:line="235" w:lineRule="auto"/>
+        <w:ind w:right="524"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D713063" w14:textId="5DDDD78D" w:rsidR="0042123E" w:rsidRDefault="00A80943" w:rsidP="0042123E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80943">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Step</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80943">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80943">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80943">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...72 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="00A80943">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Click</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A80943">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...64 lines deleted...]
-    <w:p w14:paraId="3C29F3AC" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="00475406">
+      <w:r w:rsidRPr="00A80943">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the layer off again</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CD022D" w14:textId="77777777" w:rsidR="0042123E" w:rsidRDefault="0042123E" w:rsidP="0042123E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71DAEF64" w14:textId="5765E4D2" w:rsidR="0042123E" w:rsidRPr="0042123E" w:rsidRDefault="0042123E" w:rsidP="0042123E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042123E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Step </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042123E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042123E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Click the ‘Sewers and Sewage’ icon. Click ‘Western Treatment Plant Carrier and Mains’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771EC929" w14:textId="77777777" w:rsidR="0042123E" w:rsidRPr="0042123E" w:rsidRDefault="0042123E" w:rsidP="0042123E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73181138" w14:textId="77777777" w:rsidR="0042123E" w:rsidRPr="00BD2B61" w:rsidRDefault="0042123E" w:rsidP="0042123E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2B61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ask students:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8500EC" w14:textId="77777777" w:rsidR="00526970" w:rsidRDefault="0042123E" w:rsidP="0042123E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...18 lines deleted...]
-          <w:color w:val="1B3751"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00526970">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>What is this showing?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3A9BBF" w14:textId="130BA2F2" w:rsidR="0042123E" w:rsidRPr="00526970" w:rsidRDefault="0042123E" w:rsidP="00526970">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC7C7F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Answer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526970">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This shows a network of pipes at the WTP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C75DC9A" w14:textId="77777777" w:rsidR="0042123E" w:rsidRPr="00526970" w:rsidRDefault="0042123E" w:rsidP="0042123E">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="509D07A4" w14:textId="6D247C7C" w:rsidR="0042123E" w:rsidRPr="00526970" w:rsidRDefault="0042123E" w:rsidP="0042123E">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125C1A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Step </w:t>
+      </w:r>
+      <w:r w:rsidR="00125C1A" w:rsidRPr="00125C1A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526970">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Click the ‘Sewers and Sewage’ icon. Click ‘Sewerage Network Main Pipelines’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFB844F" w14:textId="77777777" w:rsidR="00A80943" w:rsidRPr="00526970" w:rsidRDefault="00A80943" w:rsidP="00A80943">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="495570D7" w14:textId="77777777" w:rsidR="00BD2B61" w:rsidRPr="00BD2B61" w:rsidRDefault="00BD2B61" w:rsidP="00BD2B61">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2B61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ask students:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66AD1FD7" w14:textId="77777777" w:rsidR="00FE576C" w:rsidRDefault="00FE576C" w:rsidP="00FE576C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What do you notice about the sewerage network? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE362B2" w14:textId="5903C114" w:rsidR="00FE576C" w:rsidRDefault="00FE576C" w:rsidP="00FE576C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC7C7F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Answer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>main</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pipelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>networked</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>connected</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C08306A" w14:textId="77777777" w:rsidR="00FE576C" w:rsidRPr="00FE576C" w:rsidRDefault="00FE576C" w:rsidP="00FE576C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Explain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>spatial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>distribution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sewerage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>network.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7371018D" w14:textId="0DFE9E36" w:rsidR="00FE576C" w:rsidRDefault="00FE576C" w:rsidP="00FE576C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC7C7F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Answer:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The main</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pipelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>located across</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>city</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>there</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>more of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>network</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pipes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>closer to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...27 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>city</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
-[...37 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>south-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE576C">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
-[...86 lines deleted...]
-    <w:p w14:paraId="3C29F3AD" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="005C4ABC">
+        </w:rPr>
+        <w:t>east</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D9609E" w14:textId="77777777" w:rsidR="00DD1CB8" w:rsidRDefault="00DD1CB8" w:rsidP="00763311">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="73"/>
-[...9 lines deleted...]
-      <w:r>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="27" w:right="524"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="1B3751"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04AB3B5C" w14:textId="77777777" w:rsidR="00357866" w:rsidRDefault="00763311" w:rsidP="00DD1CB8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1CB8">
         <w:rPr>
           <w:b/>
-          <w:color w:val="1B3751"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Step </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1CB8">
         <w:rPr>
           <w:b/>
-          <w:color w:val="1B3751"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1CB8">
         <w:rPr>
           <w:b/>
-          <w:color w:val="1B3751"/>
-[...87 lines deleted...]
-    <w:p w14:paraId="3C29F3B0" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="00475406">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1CB8">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Change the base map to ‘imagery’</w:t>
+      </w:r>
+      <w:r w:rsidR="00357866">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B39B39B" w14:textId="77777777" w:rsidR="00357866" w:rsidRDefault="00357866" w:rsidP="00DD1CB8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2EBAED" w14:textId="77777777" w:rsidR="00357866" w:rsidRPr="00357866" w:rsidRDefault="00357866" w:rsidP="00DD1CB8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357866">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ask students:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AF62CF" w14:textId="77777777" w:rsidR="00357866" w:rsidRDefault="00357866" w:rsidP="00DD1CB8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00763311" w:rsidRPr="00357866">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escribe the relationship between populated areas and the sewerage network. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A18001" w14:textId="49C5F0B0" w:rsidR="00763311" w:rsidRPr="00357866" w:rsidRDefault="00763311" w:rsidP="00357866">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC7C7F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Answer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00357866">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The main pipes network is located over built up areas; the WTP is located in an area that is not built up while the ETP is surrounded by housing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B89840" w14:textId="77777777" w:rsidR="00763311" w:rsidRDefault="00763311" w:rsidP="00763311">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="204" w:line="235" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="56"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B5D30D" w14:textId="08770341" w:rsidR="00763311" w:rsidRPr="00357866" w:rsidRDefault="00763311" w:rsidP="00357866">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357866">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Step </w:t>
+      </w:r>
+      <w:r w:rsidR="00357866" w:rsidRPr="00357866">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00357866">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>: Zoom in to the Western Treatment Plant to get a better view. For best results, the scale should show 2 km or 3 km. Locate Pond 1 on the map.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6E60AD" w14:textId="162BEBD1" w:rsidR="00763311" w:rsidRPr="00357866" w:rsidRDefault="00763311" w:rsidP="00357866">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50577E40" w14:textId="77777777" w:rsidR="00357866" w:rsidRDefault="00DD1CB8" w:rsidP="00357866">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357866">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...217 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C29F3DD" wp14:editId="3C29F3DE">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="242C2D4C" wp14:editId="7AC87141">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>3349244</wp:posOffset>
+              <wp:posOffset>3261360</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>129159</wp:posOffset>
+              <wp:posOffset>63500</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4082923" cy="1840356"/>
+            <wp:extent cx="4082415" cy="2237740"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21330"/>
+                <wp:lineTo x="21469" y="21330"/>
+                <wp:lineTo x="21469" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
             <wp:docPr id="12" name="Image 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Image 12"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print"/>
+                    <a:blip r:embed="rId17" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4082923" cy="1840356"/>
+                      <a:ext cx="4082415" cy="2237740"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Slide_2"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00763311" w:rsidRPr="00357866">
         <w:rPr>
           <w:b/>
-          <w:color w:val="1B3751"/>
-[...142 lines deleted...]
-    <w:p w14:paraId="3C29F3B3" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="00475406">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ask students:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FE5CA4" w14:textId="7842C6DB" w:rsidR="00763311" w:rsidRPr="00357866" w:rsidRDefault="00763311" w:rsidP="00AC7C7F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...71 lines deleted...]
-          <w:color w:val="1B3751"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357866">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Estimate the distance between the end of the sewerage network and pond 1. Now use the measuring tool to calculate the actual distance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A34CA0E" w14:textId="77777777" w:rsidR="00763311" w:rsidRPr="00357866" w:rsidRDefault="00763311" w:rsidP="00AC7C7F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC7C7F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Answer:</w:t>
       </w:r>
-      <w:r>
-[...251 lines deleted...]
-    <w:p w14:paraId="3C29F3B8" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="00475406">
+      <w:r w:rsidRPr="00357866">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The distance is approximately 5.3km</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56386A0E" w14:textId="77777777" w:rsidR="00763311" w:rsidRPr="00357866" w:rsidRDefault="00763311" w:rsidP="00AC7C7F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...18 lines deleted...]
-          <w:color w:val="1B3751"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357866">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>How far does your poo travel? Make a prediction and then check by using the measuring tool – from your house to the WTP if you live in the city or the West, or the ETP if you live in the East (you can do it ‘as the crow flies’ (straight line distance) or challenge yourself to follow the sewerage network – make sure you turn that layer on).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D497560" w14:textId="77777777" w:rsidR="00763311" w:rsidRPr="00357866" w:rsidRDefault="00763311" w:rsidP="00AC7C7F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC7C7F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Answer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00357866">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Will vary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1C9453" w14:textId="5924E802" w:rsidR="00A80943" w:rsidRDefault="008B6D17" w:rsidP="008B6D17">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="356690"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="356690"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Extension</w:t>
+      </w:r>
+      <w:r w:rsidR="00824F45">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="356690"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469A5A87" w14:textId="4EDBC69C" w:rsidR="00B956E3" w:rsidRPr="00513E6A" w:rsidRDefault="00513E6A" w:rsidP="00B956E3">
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Step 1:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>Turn</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>layers</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="20"/>
-[...95 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>Eastern</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>Treatment</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3C29F3B9" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="00475406">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>Plant (ETP).</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDA4BF9" w14:textId="77777777" w:rsidR="00513E6A" w:rsidRDefault="00513E6A" w:rsidP="00B956E3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A23F7CE" w14:textId="3993380E" w:rsidR="00B956E3" w:rsidRDefault="00B956E3" w:rsidP="00B956E3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357866">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ask students</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D99376A" w14:textId="37FB2A5C" w:rsidR="00B956E3" w:rsidRPr="00B956E3" w:rsidRDefault="00B956E3" w:rsidP="00B956E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:tabs>
-[...28 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>What are the similarities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>differences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>between</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ETP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B956E3">
+        <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="20"/>
-[...52 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>WTP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB647C9" w14:textId="75887343" w:rsidR="00B956E3" w:rsidRDefault="00513E6A" w:rsidP="00B956E3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Answer</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3" w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>WTP</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>much</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>larger</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...18 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>site</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>when</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>compared</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>ETP.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>WTP</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>more</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>ponds</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>surrounded</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>more</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">open </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>space.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DECDFBB" w14:textId="77777777" w:rsidR="00B956E3" w:rsidRDefault="00B956E3" w:rsidP="00B956E3"/>
+    <w:p w14:paraId="72A0522E" w14:textId="77777777" w:rsidR="00513E6A" w:rsidRDefault="00513E6A" w:rsidP="00B956E3">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Step 2:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>Turn</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidR="00B956E3">
+        <w:t>the layer</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>Water</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>Supply</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:t>Main</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidR="00B956E3">
+        <w:t>Pipelines.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B956E3">
+        <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...181 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="43F53F89" w14:textId="77777777" w:rsidR="00513E6A" w:rsidRDefault="00513E6A" w:rsidP="00B956E3">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:color w:val="1B3751"/>
-[...321 lines deleted...]
-      <w:r>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CC0BA60" w14:textId="5AA9ECFB" w:rsidR="00513E6A" w:rsidRDefault="00513E6A" w:rsidP="00B956E3">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:color w:val="1B3751"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357866">
         <w:rPr>
           <w:b/>
-          <w:color w:val="1B3751"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ask students</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="1B3751"/>
-[...296 lines deleted...]
-    <w:p w14:paraId="3C29F3C1" w14:textId="77777777" w:rsidR="005C4ABC" w:rsidRDefault="00475406">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B5271A" w14:textId="77777777" w:rsidR="00513E6A" w:rsidRDefault="00B956E3" w:rsidP="00B956E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:tabs>
-[...17 lines deleted...]
-          <w:color w:val="1B3751"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>there a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>correlation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>between those</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the sewerage network?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Explain your answer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC9A016" w14:textId="6A693F7A" w:rsidR="00B956E3" w:rsidRDefault="00B956E3" w:rsidP="00513E6A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Answer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>There</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>little</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>correlation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>between the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>two.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>water</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>supply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>main</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pipelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>extend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>into</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>east</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>north-east</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...57 lines deleted...]
-          <w:color w:val="1B3751"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...240 lines deleted...]
-    <w:p w14:paraId="3C29F3C4" w14:textId="1C618BD8" w:rsidR="005C4ABC" w:rsidRDefault="00475406" w:rsidP="00CD1C08">
+        </w:rPr>
+        <w:t>city. The water supply pipelines are a different network of pipes to the sewage pipes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2805A1" w14:textId="005466BD" w:rsidR="00513E6A" w:rsidRPr="00513E6A" w:rsidRDefault="00B956E3" w:rsidP="00B956E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:tabs>
-[...7 lines deleted...]
-          <w:color w:val="1B3751"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Explain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>how</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>network</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pipes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>providing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>water</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>removing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sewage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>important</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>sustainability</w:t>
+      </w:r>
+      <w:r w:rsidR="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>liveablility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Melbourne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381CB15B" w14:textId="4B4077BE" w:rsidR="00B956E3" w:rsidRDefault="00B956E3" w:rsidP="00513E6A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Answer:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Answers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>but</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>could</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>response that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>outlines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the importance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>providing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>safe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>drinking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513E6A">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">removal of wastewater. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCCB0CC" w14:textId="77777777" w:rsidR="00B956E3" w:rsidRDefault="00B956E3" w:rsidP="00B956E3"/>
+    <w:p w14:paraId="2AA7598D" w14:textId="77777777" w:rsidR="00B956E3" w:rsidRPr="00B956E3" w:rsidRDefault="00B956E3" w:rsidP="00B956E3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="356690"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B956E3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="356690"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Victorian Curriculum Geography Year 7&amp;8 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070C525E" w14:textId="77777777" w:rsidR="00B956E3" w:rsidRDefault="00B956E3" w:rsidP="00B956E3">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>How</w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="-6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:color w:val="1B3751"/>
+        <w:t>Geographical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>far</w:t>
-[...3 lines deleted...]
-          <w:color w:val="1B3751"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Knowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD1C08">
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>does</w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="-4"/>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD1C08">
-[...1 lines deleted...]
-          <w:color w:val="1B3751"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>your</w:t>
-[...1688 lines deleted...]
-          <w:color w:val="1B3751"/>
+        <w:t>Understanding:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="1B3751"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Knowledge</w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="-7"/>
+        <w:t xml:space="preserve">VC2HG8K01, VC2HG8K03 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71234F16" w14:textId="06F1D886" w:rsidR="00B956E3" w:rsidRDefault="00B956E3" w:rsidP="00B956E3">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:color w:val="1B3751"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>and</w:t>
-[...35 lines deleted...]
-      <w:cols w:space="720"/>
+        <w:t>Geographical Skills: VC2HG8S02, VC2HG8S03, VC2HG8S04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E9ACE3" w14:textId="77777777" w:rsidR="00B956E3" w:rsidRPr="008B6D17" w:rsidRDefault="00B956E3" w:rsidP="00B956E3">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00B956E3" w:rsidRPr="008B6D17" w:rsidSect="00676F4D">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="1304" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1484810F" w14:textId="77777777" w:rsidR="005450D1" w:rsidRDefault="005450D1" w:rsidP="00356CDC">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="54D0B447" w14:textId="77777777" w:rsidR="005450D1" w:rsidRDefault="005450D1" w:rsidP="00356CDC">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="644758AE" w14:textId="4DDF5F31" w:rsidR="000703A6" w:rsidRDefault="000703A6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00767451">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="1B3751"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="292F180B" wp14:editId="549F6B37">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>9908872</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="684530" cy="694055"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="834800082" name="Image 3"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="Image 3"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="684530" cy="694055"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5CC40DE5" w14:textId="5E322376" w:rsidR="000703A6" w:rsidRDefault="000703A6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00767451">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="1B3751"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01E56E41" wp14:editId="658560DA">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="bottomMargin">
+            <wp:posOffset>179572</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="969010" cy="229235"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1691578346" name="Image 4"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4" name="Image 4"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2" cstate="print"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="969010" cy="229235"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="005B45AD">
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1F6A0DA5" w14:textId="77777777" w:rsidR="005450D1" w:rsidRDefault="005450D1" w:rsidP="00356CDC">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2E9B4A3A" w14:textId="77777777" w:rsidR="005450D1" w:rsidRDefault="005450D1" w:rsidP="00356CDC">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77BE3E3A" w14:textId="16AE9486" w:rsidR="00356CDC" w:rsidRDefault="00356CDC">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42849C6A" wp14:editId="16708B6D">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="726440" cy="407670"/>
+              <wp:effectExtent l="0" t="0" r="16510" b="11430"/>
+              <wp:wrapNone/>
+              <wp:docPr id="476953018" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="726440" cy="407670"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="60EB3488" w14:textId="3A4B222B" w:rsidR="00356CDC" w:rsidRPr="00356CDC" w:rsidRDefault="00356CDC" w:rsidP="00356CDC">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00356CDC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="42849C6A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:57.2pt;height:32.1pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtvUFqCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwmIQhsRVnRXVJXQ&#10;7kpstWfj2CSS7bFsQ0J/fcdOAu22p6oXZzwzmY/3nld3nVbkLJxvwJR0OskpEYZD1ZhjSb+/bD98&#10;osQHZiqmwIiSXoSnd+v371atLcQMalCVcASLGF+0tqR1CLbIMs9roZmfgBUGgxKcZgGv7phVjrVY&#10;XatslueLrAVXWQdceI/ehz5I16m+lIKHJym9CESVFGcL6XTpPMQzW69YcXTM1g0fxmD/MIVmjcGm&#10;11IPLDBycs0fpXTDHXiQYcJBZyBlw0XaAbeZ5m+22dfMirQLguPtFSb//8ryx/PePjsSui/QIYER&#10;kNb6wqMz7tNJp+MXJyUYRwgvV9hEFwhH53K2mM8xwjE0z5eLZYI1u/1snQ9fBWgSjZI6ZCWBxc47&#10;H7Ahpo4psZeBbaNUYkaZ3xyYGD3ZbcJohe7QDWMfoLrgNg56or3l2wZ77pgPz8whszgmqjU84SEV&#10;tCWFwaKkBvfjb/6Yj4BjlJIWlVJSg1KmRH0zSEQUVTKmn/OPOd7c6D6Mhjnpe0D9TfEpWJ7MmBfU&#10;aEoH+hV1vImNMMQMx3YlDaN5H3rJ4jvgYrNJSagfy8LO7C2PpSNOEcSX7pU5OyAdkKJHGGXEijeA&#10;97nxT283p4CwJzYipj2QA9SovUTS8E6iuH+9p6zba17/BAAA//8DAFBLAwQUAAYACAAAACEApeHP&#10;4tkAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW4lYco4BQmg1CSBy4UVo4&#10;m3ibBOJ1FBtI+fqaXtrLSqMZzbzNF4NtxZV63zhGUOMEBHHpTMMVwufH+nUOwgfNRreOCeGbPCyK&#10;56dcZ8bd+J2uu1CJWMI+0wh1CF0mpS9rstqPXUccvS/XWx2i7Ctpen2L5baVkySZSasbjgu17mhV&#10;U3neXSxCM126oGi/WZ8OVjl1326m9y3i6GVYvoEINIS/MDzwIzoUkenoLmy8aBHiI+H3PjyVpiCO&#10;CLN0ArLI5X/44gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDtvUFqCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCl4c/i2QAAAAQBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="60EB3488" w14:textId="3A4B222B" w:rsidR="00356CDC" w:rsidRPr="00356CDC" w:rsidRDefault="00356CDC" w:rsidP="00356CDC">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00356CDC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2503982A" w14:textId="4312D374" w:rsidR="001B4AC1" w:rsidRDefault="000703A6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="82"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26E181FD" wp14:editId="4F2B0385">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:align>top</wp:align>
+          </wp:positionV>
+          <wp:extent cx="7559675" cy="10468610"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1536767829" name="Image 5"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="5" name="Image 5"/>
+                  <pic:cNvPicPr preferRelativeResize="0">
+                    <a:picLocks/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559675" cy="10468610"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="641B6D7C" w14:textId="456A08C2" w:rsidR="00356CDC" w:rsidRDefault="00356CDC">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76969D1E" w14:textId="68A83106" w:rsidR="00356CDC" w:rsidRDefault="00356CDC">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="176DAEE4" wp14:editId="7D5B57DD">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="726440" cy="407670"/>
+              <wp:effectExtent l="0" t="0" r="16510" b="11430"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2072938838" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="726440" cy="407670"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2B59805A" w14:textId="239DB591" w:rsidR="00356CDC" w:rsidRPr="00356CDC" w:rsidRDefault="00356CDC" w:rsidP="00356CDC">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00356CDC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="176DAEE4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:57.2pt;height:32.1pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/IY5DDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwmIQhsRVnRXVJXQ&#10;7kpstWfj2CRS7LHsgYT++o4NgXbbU9WLM56ZzMd7z4u73rTsqHxowJZ8PMo5U1ZC1dh9yb+/rD98&#10;4iygsJVowaqSn1Tgd8v37xadK9QEamgr5RkVsaHoXMlrRFdkWZC1MiKMwClLQQ3eCKSr32eVFx1V&#10;N202yfNZ1oGvnAepQiDvwznIl6m+1krik9ZBIWtLTrNhOn06d/HMlgtR7L1wdSMvY4h/mMKIxlLT&#10;a6kHgYIdfPNHKdNIDwE0jiSYDLRupEo70Dbj/M0221o4lXYhcIK7whT+X1n5eNy6Z8+w/wI9ERgB&#10;6VwoAjnjPr32Jn5pUkZxgvB0hU31yCQ555PZdEoRSaFpPp/NE6zZ7WfnA35VYFg0Su6JlQSWOG4C&#10;UkNKHVJiLwvrpm0TM639zUGJ0ZPdJowW9rueNVXJJ8P0O6hOtJSHM9/ByXVDrTci4LPwRDBNS6LF&#10;Jzp0C13J4WJxVoP/8Td/zCfcKcpZR4IpuSVFc9Z+s8RH1FYyxp/zjznd/ODeDYY9mHsgGY7pRTiZ&#10;zJiH7WBqD+aV5LyKjSgkrKR2JcfBvMezcuk5SLVapSSSkRO4sVsnY+kIV8TypX8V3l0AR2LqEQY1&#10;ieIN7ufc+GdwqwMS+omUCO0ZyAviJMHE1eW5RI3/ek9Zt0e9/AkAAP//AwBQSwMEFAAGAAgAAAAh&#10;AKXhz+LZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WVuJWHKOAUJoNQkgc&#10;uFFaOJt4mwTidRQbSPn6ml7ay0qjGc28zReDbcWVet84RlDjBARx6UzDFcLnx/p1DsIHzUa3jgnh&#10;mzwsiuenXGfG3fidrrtQiVjCPtMIdQhdJqUva7Laj11HHL0v11sdouwraXp9i+W2lZMkmUmrG44L&#10;te5oVVN53l0sQjNduqBov1mfDlY5dd9upvct4uhlWL6BCDSEvzA88CM6FJHp6C5svGgR4iPh9z48&#10;laYgjgizdAKyyOV/+OIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvyGOQw0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApeHP4tkAAAAE&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2B59805A" w14:textId="239DB591" w:rsidR="00356CDC" w:rsidRPr="00356CDC" w:rsidRDefault="00356CDC" w:rsidP="00356CDC">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00356CDC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="494DBC9C" w14:textId="03E9959F" w:rsidR="000703A6" w:rsidRDefault="00766CF3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="331DA3BE" wp14:editId="0B89B765">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>11624</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7559040" cy="9839325"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="122944656" name="Image 11"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="11" name="Image 11"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559040" cy="9839325"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="46497A99" w14:textId="77777777" w:rsidR="000703A6" w:rsidRDefault="000703A6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D696BAF4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="069946E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF58B5F8"/>
     <w:lvl w:ilvl="0" w:tplc="9D68290A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="596" w:hanging="360"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="1B3751"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -7534,51 +4604,320 @@
     <w:lvl w:ilvl="7" w:tplc="804439AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8116" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B022A8F2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9190" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0ABB4CE5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9EEEAAD8"/>
+    <w:lvl w:ilvl="0" w:tplc="BDA4E11C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E964CC8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45C2A590"/>
+    <w:lvl w:ilvl="0" w:tplc="8AD0DBF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BD60ACB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07F22832"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21556730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D082C6F0"/>
     <w:lvl w:ilvl="0" w:tplc="6A6E92DA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="508" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="1B3751"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1D0214EA">
@@ -7656,62 +4995,150 @@
     <w:lvl w:ilvl="7" w:tplc="C554DC04">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8086" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1D6E8424">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9170" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="290D09B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC4483C6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30711331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D138CB06"/>
     <w:lvl w:ilvl="0" w:tplc="20E2FC20">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="388" w:hanging="361"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="1B3751"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FF1428EC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1475" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -7780,135 +5207,860 @@
     <w:lvl w:ilvl="7" w:tplc="6EF060F4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8050" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F7169EDC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9146" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="502663940">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A7F6603"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A39E8558"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42FA2B00"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DCD6C0E4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50F92A5C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6862D7C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C2238A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D42AE1B2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78A8093D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="107480DC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="790B5CA8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DCD6C0E4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AC05ED1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7403AEE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="900939825">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1394082898">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="77487758">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1597134239">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="351418454">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="959267401">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="169103168">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1511481482">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1431198058">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="502663940">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1114666578">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1507090888">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1657759302">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="803815506">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="49693699">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="77487758">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="16" w16cid:durableId="663125183">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005C4ABC"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00E7788B"/>
+    <w:rsidRoot w:val="00356CDC"/>
+    <w:rsid w:val="00031087"/>
+    <w:rsid w:val="000703A6"/>
+    <w:rsid w:val="000A33DF"/>
+    <w:rsid w:val="000A5B7C"/>
+    <w:rsid w:val="000D7C85"/>
+    <w:rsid w:val="000E38F8"/>
+    <w:rsid w:val="00125C1A"/>
+    <w:rsid w:val="001B4AC1"/>
+    <w:rsid w:val="001F7725"/>
+    <w:rsid w:val="002A4934"/>
+    <w:rsid w:val="002C6124"/>
+    <w:rsid w:val="00327E69"/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rsid w:val="00357866"/>
+    <w:rsid w:val="0042123E"/>
+    <w:rsid w:val="004B5964"/>
+    <w:rsid w:val="004D14D7"/>
+    <w:rsid w:val="00513E6A"/>
+    <w:rsid w:val="00526970"/>
+    <w:rsid w:val="005450D1"/>
+    <w:rsid w:val="005B45AD"/>
+    <w:rsid w:val="005F7907"/>
+    <w:rsid w:val="00622E80"/>
+    <w:rsid w:val="0062335F"/>
+    <w:rsid w:val="00654CB4"/>
+    <w:rsid w:val="00661907"/>
+    <w:rsid w:val="00676F4D"/>
+    <w:rsid w:val="006C652E"/>
+    <w:rsid w:val="00763311"/>
+    <w:rsid w:val="00766CF3"/>
+    <w:rsid w:val="00767451"/>
+    <w:rsid w:val="007D1C6F"/>
+    <w:rsid w:val="00820852"/>
+    <w:rsid w:val="00824F45"/>
+    <w:rsid w:val="0086308A"/>
+    <w:rsid w:val="008A7A5C"/>
+    <w:rsid w:val="008B6D17"/>
+    <w:rsid w:val="008F6BB6"/>
+    <w:rsid w:val="00A246DB"/>
+    <w:rsid w:val="00A80943"/>
+    <w:rsid w:val="00AA4C90"/>
+    <w:rsid w:val="00AC7C7F"/>
+    <w:rsid w:val="00B83D72"/>
+    <w:rsid w:val="00B956E3"/>
+    <w:rsid w:val="00BA1CB1"/>
+    <w:rsid w:val="00BA721A"/>
+    <w:rsid w:val="00BD0212"/>
+    <w:rsid w:val="00BD2B61"/>
+    <w:rsid w:val="00C217BF"/>
+    <w:rsid w:val="00C2466E"/>
+    <w:rsid w:val="00CF6E80"/>
+    <w:rsid w:val="00D64545"/>
+    <w:rsid w:val="00DD1CB8"/>
+    <w:rsid w:val="00E0025D"/>
+    <w:rsid w:val="00E00E4B"/>
+    <w:rsid w:val="00E179C6"/>
+    <w:rsid w:val="00E36A7C"/>
+    <w:rsid w:val="00EC6CCD"/>
+    <w:rsid w:val="00F033BC"/>
+    <w:rsid w:val="00F251B8"/>
+    <w:rsid w:val="00F36332"/>
+    <w:rsid w:val="00F64CF1"/>
+    <w:rsid w:val="00FE576C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3C29F390"/>
-  <w15:docId w15:val="{B12B681E-7CF3-4A54-9BA0-4932579C405F}"/>
+  <w14:docId w14:val="464ED755"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{650F84C7-1AD9-4FBA-8A25-D4859A3D0402}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7935,51 +6087,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8048,51 +6200,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -8249,466 +6401,1106 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
     <w:pPr>
-      <w:ind w:left="236"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
     <w:pPr>
-      <w:ind w:left="27"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
     <w:pPr>
-      <w:spacing w:before="36"/>
-      <w:ind w:left="388" w:hanging="361"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-    <w:name w:val="Table Paragraph"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00356CDC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00356CDC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA721A"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA721A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BA721A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA721A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BA721A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA721A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BA721A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A7A5C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D1C6F"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D1C6F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://melbournewater.maps.arcgis.com/apps/webappviewer/index.html?id=c6c2ea5762f04ba1a76936e702a9ed28" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://melbournewater.maps.arcgis.com/apps/webappviewer/index.html?id=c6c2ea5762f04ba1a76936e702a9ed28" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://melbournewater.maps.arcgis.com/apps/webappviewer/index.html?id=c6c2ea5762f04ba1a76936e702a9ed28" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://melbournewater.maps.arcgis.com/apps/webappviewer/index.html?id=c6c2ea5762f04ba1a76936e702a9ed28" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100757C90B357CBB44F8826BFC627DEA276" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="69c9e138ff51e926a0cdebe0a95b80a7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="85f4be49-0b6f-43fb-9fd0-e026870d021e" xmlns:ns3="8abf1876-902b-4d67-ae96-f70d0d2c9d92" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a182c7932dbc9ab812f0459f9b8a563" ns2:_="" ns3:_="">
     <xsd:import namespace="85f4be49-0b6f-43fb-9fd0-e026870d021e"/>
     <xsd:import namespace="8abf1876-902b-4d67-ae96-f70d0d2c9d92"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -8931,138 +7723,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="85f4be49-0b6f-43fb-9fd0-e026870d021e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8abf1876-902b-4d67-ae96-f70d0d2c9d92" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="85f4be49-0b6f-43fb-9fd0-e026870d021e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6C2DCE5-869F-4F2D-8AD7-2E25C79DD8FB}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB962090-273C-4A62-8A74-E65E1F2BBD27}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="85f4be49-0b6f-43fb-9fd0-e026870d021e"/>
     <ds:schemaRef ds:uri="8abf1876-902b-4d67-ae96-f70d0d2c9d92"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6761EC9B-2780-43A0-AB4F-7F8D5AF495E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{446138D3-437B-43E3-9447-55C49E216D8B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="85f4be49-0b6f-43fb-9fd0-e026870d021e"/>
+    <ds:schemaRef ds:uri="8abf1876-902b-4d67-ae96-f70d0d2c9d92"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3852</Characters>
+  <Pages>3</Pages>
+  <Words>680</Words>
+  <Characters>4274</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>106</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Melbourne Water</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4557</CharactersWithSpaces>
+  <CharactersWithSpaces>4896</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>The Future of Water Story</dc:title>
-  <dc:creator>Tori Tonzing</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Nicole Cowan</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2024-12-16T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>7b8e8956,1c6db9ba,78d9373d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Microsoft® PowerPoint® for Microsoft 365</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,14,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2026-02-04T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_ActionId">
-    <vt:lpwstr>ad2b066f-cd4f-44ef-aee0-6af90e635936</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_SetDate">
+    <vt:lpwstr>2026-03-12T22:54:48Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_SiteId">
+    <vt:lpwstr>fe26127b-78ee-42c7-803e-4d67c0488cf9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_ActionId">
+    <vt:lpwstr>c294da4a-b31d-4bec-a54b-a8f1adac5d2d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_Enabled">
-[...15 lines deleted...]
-    <vt:lpwstr>Microsoft® PowerPoint® for Microsoft 365</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
     <vt:lpwstr>0x010100757C90B357CBB44F8826BFC627DEA276</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>